--- v0 (2026-04-28)
+++ v1 (2026-08-24)
@@ -1,100 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="3DECE417" w14:textId="77777777" w:rsidR="00FA0CBD" w:rsidRPr="00FA0CBD" w:rsidRDefault="0034601E" w:rsidP="00FA0CBD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AAFD74" wp14:editId="6ECA2DE5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-302895</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-302895</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2790825" cy="714375"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId4" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2790825" cy="714375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
@@ -229,78 +228,60 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
         <w:t>, «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
-        <w:t>Хоумскла</w:t>
-[...8 lines deleted...]
-        <w:t>д</w:t>
+        <w:t>Хоумсклад</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Поклонная»</w:t>
+        <w:t>- Поклонная»</w:t>
       </w:r>
       <w:r w:rsidR="00EA5E47">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
         <w:t>, «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EA5E47">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
         <w:t>Хоумсклад</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EA5E47">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
@@ -368,63 +349,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D7695F6" w14:textId="77777777" w:rsidR="00B114C9" w:rsidRDefault="00B114C9" w:rsidP="00FA68AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Площадь, </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Площадь, м</w:t>
+            </w:r>
             <w:r w:rsidR="00646056">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -1161,73 +1131,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DE0B1F2" w14:textId="07DD670C" w:rsidR="00F2775B" w:rsidRPr="00F2775B" w:rsidRDefault="00F2775B" w:rsidP="00FA68AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2775B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5,5м</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> - 10м2</w:t>
+              <w:t>5,5м2 - 10м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30179D68" w14:textId="0B3636B6" w:rsidR="00F2775B" w:rsidRPr="007E5FB8" w:rsidRDefault="00F2775B" w:rsidP="00F2775B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2209,61 +2157,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*Стоимость указана за один квадратный метр, в рублях, </w:t>
       </w:r>
       <w:r w:rsidR="0066315C">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">с учетом </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>НДС</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0066315C">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласно действующему законодательству </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F825799" w14:textId="77777777" w:rsidR="0015442D" w:rsidRDefault="0015442D" w:rsidP="0034601E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A9A5F85" w14:textId="5EF75611" w:rsidR="00226104" w:rsidRPr="00226104" w:rsidRDefault="00226104" w:rsidP="00226104">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
@@ -2338,78 +2284,60 @@
         <w:t>Щелковская</w:t>
       </w:r>
       <w:r w:rsidRPr="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
         <w:t>, «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
-        <w:t>Хоумскла</w:t>
-[...8 lines deleted...]
-        <w:t>д</w:t>
+        <w:t>Хоумсклад</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Семеновская», «</w:t>
+        <w:t>- Семеновская», «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
         <w:t>Хоумсклад</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
         <w:t>-Алексеевская»</w:t>
       </w:r>
       <w:r w:rsidR="00F2775B">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
         </w:rPr>
@@ -2503,63 +2431,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F4F5679" w14:textId="77777777" w:rsidR="00226104" w:rsidRDefault="00226104" w:rsidP="00280EEA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Площадь, </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Площадь, м</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -3224,73 +3141,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34E1C0DC" w14:textId="1DFF68A5" w:rsidR="00F2775B" w:rsidRPr="00F2775B" w:rsidRDefault="00F2775B" w:rsidP="00280EEA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2775B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5,5м</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> - 10м2</w:t>
+              <w:t>5,5м2 - 10м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="53B09A14" w14:textId="286DBA40" w:rsidR="00F2775B" w:rsidRPr="00F2775B" w:rsidRDefault="00F2775B" w:rsidP="00280EEA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4419,372 +4314,88 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0077781F" w14:textId="7990C697" w:rsidR="005B44FB" w:rsidRPr="00F2775B" w:rsidRDefault="005B44FB" w:rsidP="00280EEA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1 990</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016B1F" w14:paraId="569E79BD" w14:textId="77777777" w:rsidTr="0066315C">
-[...280 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C0D1D32" w14:textId="77777777" w:rsidR="0066315C" w:rsidRPr="00226104" w:rsidRDefault="0066315C" w:rsidP="0066315C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*Стоимость указана за один квадратный метр, в рублях, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">с учетом </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>НДС</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласно действующему законодательству </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5ED83C" w14:textId="77777777" w:rsidR="00226104" w:rsidRDefault="00226104" w:rsidP="0034601E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="004C00"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7075BF42" w14:textId="7A9738CA" w:rsidR="00226104" w:rsidRPr="00226104" w:rsidRDefault="00226104" w:rsidP="00226104">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
@@ -4912,63 +4523,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70373172" w14:textId="77777777" w:rsidR="00226104" w:rsidRDefault="00226104" w:rsidP="00280EEA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Площадь, </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Площадь, м</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -5611,73 +5211,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F92DD6F" w14:textId="042573FE" w:rsidR="003C4E85" w:rsidRPr="00226104" w:rsidRDefault="003C4E85" w:rsidP="00280EEA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2775B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5,5м</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> - 10м2</w:t>
+              <w:t>5,5м2 - 10м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0045B00A" w14:textId="7EE9CF81" w:rsidR="003C4E85" w:rsidRPr="004F7F63" w:rsidRDefault="003C4E85" w:rsidP="00280EEA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6556,260 +6134,222 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*Стоимость указана за один квадратный метр, в рублях, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">с учетом </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>НДС</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласно действующему законодательств</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DFB47F" w14:textId="77777777" w:rsidR="0066315C" w:rsidRPr="00226104" w:rsidRDefault="0066315C" w:rsidP="0066315C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="269B25C2" w14:textId="77777777" w:rsidR="00B114C9" w:rsidRPr="00226104" w:rsidRDefault="00D36CFF" w:rsidP="0015442D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00226104">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**Депозит (обеспечительный платеж) равен сумме минимального платежа (30 календарных дней)</w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="005C4AFB" w:rsidRPr="00226104">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D37E95" w:rsidSect="005C4AFB">
+    <w:sectPr w:rsidR="00B114C9" w:rsidRPr="00226104" w:rsidSect="005C4AFB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="426" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA0CBD"/>
     <w:rsid w:val="00016B1F"/>
     <w:rsid w:val="00035838"/>
     <w:rsid w:val="000C07D5"/>
     <w:rsid w:val="000D2F3B"/>
     <w:rsid w:val="00120373"/>
     <w:rsid w:val="00135B1C"/>
     <w:rsid w:val="0015361A"/>
     <w:rsid w:val="0015442D"/>
     <w:rsid w:val="00154592"/>
     <w:rsid w:val="00165DF6"/>
     <w:rsid w:val="00173706"/>
     <w:rsid w:val="001D4556"/>
     <w:rsid w:val="001D5D99"/>
     <w:rsid w:val="002160EE"/>
     <w:rsid w:val="00226104"/>
     <w:rsid w:val="00226A4D"/>
     <w:rsid w:val="00244501"/>
     <w:rsid w:val="0025339C"/>
     <w:rsid w:val="00257081"/>
     <w:rsid w:val="00267818"/>
     <w:rsid w:val="002A14DA"/>
     <w:rsid w:val="002C0FF4"/>
     <w:rsid w:val="002E2056"/>
     <w:rsid w:val="002F04DE"/>
     <w:rsid w:val="00327CA2"/>
     <w:rsid w:val="0034601E"/>
     <w:rsid w:val="0036284C"/>
     <w:rsid w:val="003850F8"/>
     <w:rsid w:val="003862FC"/>
     <w:rsid w:val="003C4E85"/>
     <w:rsid w:val="003D4D6C"/>
     <w:rsid w:val="003F4E85"/>
     <w:rsid w:val="004104F6"/>
     <w:rsid w:val="004116A2"/>
     <w:rsid w:val="00425A32"/>
     <w:rsid w:val="00445D73"/>
     <w:rsid w:val="00455770"/>
     <w:rsid w:val="004654E6"/>
     <w:rsid w:val="004B0B3E"/>
     <w:rsid w:val="004B71E4"/>
     <w:rsid w:val="004E0395"/>
     <w:rsid w:val="004F7F63"/>
     <w:rsid w:val="005146D3"/>
     <w:rsid w:val="005B44FB"/>
     <w:rsid w:val="005C0745"/>
     <w:rsid w:val="005C4AFB"/>
     <w:rsid w:val="005D2EE1"/>
+    <w:rsid w:val="005E7BF9"/>
     <w:rsid w:val="00604D20"/>
     <w:rsid w:val="00640569"/>
     <w:rsid w:val="00646056"/>
     <w:rsid w:val="00660101"/>
     <w:rsid w:val="0066315C"/>
     <w:rsid w:val="00693224"/>
     <w:rsid w:val="006B667D"/>
     <w:rsid w:val="006D3DC5"/>
     <w:rsid w:val="00716316"/>
     <w:rsid w:val="007227BC"/>
     <w:rsid w:val="0075161D"/>
     <w:rsid w:val="0079213D"/>
     <w:rsid w:val="007B7F8C"/>
     <w:rsid w:val="007E63E0"/>
     <w:rsid w:val="007F2C39"/>
     <w:rsid w:val="00811D09"/>
     <w:rsid w:val="00842527"/>
     <w:rsid w:val="008C0D2F"/>
     <w:rsid w:val="008E036C"/>
     <w:rsid w:val="008F6CA0"/>
     <w:rsid w:val="0092160C"/>
     <w:rsid w:val="00976AB0"/>
     <w:rsid w:val="00984C45"/>
     <w:rsid w:val="009E69C5"/>
     <w:rsid w:val="00A27798"/>
@@ -6821,496 +6361,472 @@
     <w:rsid w:val="00AF49E7"/>
     <w:rsid w:val="00B114C9"/>
     <w:rsid w:val="00B27B99"/>
     <w:rsid w:val="00B548D9"/>
     <w:rsid w:val="00BC5AE5"/>
     <w:rsid w:val="00C17EDF"/>
     <w:rsid w:val="00C45302"/>
     <w:rsid w:val="00C75CBC"/>
     <w:rsid w:val="00CB48E4"/>
     <w:rsid w:val="00CC36DF"/>
     <w:rsid w:val="00CD56C9"/>
     <w:rsid w:val="00CD610E"/>
     <w:rsid w:val="00CF500D"/>
     <w:rsid w:val="00D04C88"/>
     <w:rsid w:val="00D36CFF"/>
     <w:rsid w:val="00D37E95"/>
     <w:rsid w:val="00DA22C9"/>
     <w:rsid w:val="00DE743A"/>
     <w:rsid w:val="00E31927"/>
     <w:rsid w:val="00EA5E47"/>
     <w:rsid w:val="00F2775B"/>
     <w:rsid w:val="00F31885"/>
     <w:rsid w:val="00F345EF"/>
     <w:rsid w:val="00F424E6"/>
     <w:rsid w:val="00F77B9E"/>
+    <w:rsid w:val="00F928F0"/>
     <w:rsid w:val="00FA0CBD"/>
     <w:rsid w:val="00FA68AF"/>
     <w:rsid w:val="00FD7A0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1028036C"/>
+  <w15:docId w15:val="{71CCCD65-ACE3-42FA-8D13-846E560F1275}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...25 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...368 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FA0CBD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -7371,98 +6887,98 @@
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006D3DC5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cmoa">
     <w:name w:val="cmoa"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00FA68AF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="note">
     <w:name w:val="note"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00FA68AF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="34623900">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1312710922">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123769610">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7709,65 +7225,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>347</Words>
-  <Characters>1979</Characters>
+  <Words>327</Words>
+  <Characters>1867</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2322</CharactersWithSpaces>
+  <CharactersWithSpaces>2190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Наталья</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>